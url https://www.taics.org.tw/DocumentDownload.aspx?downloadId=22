--- v0 (2025-10-09)
+++ v1 (2026-07-26)
@@ -1,115 +1,126 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="062FFF43" w14:textId="2C5A4115" w:rsidR="00FC420A" w:rsidRPr="0097716C" w:rsidRDefault="00E97046" w:rsidP="00E97046">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0097716C">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00FC420A" w:rsidRPr="0097716C">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>物聯網資安標章</w:t>
       </w:r>
       <w:r w:rsidRPr="0097716C">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00FC420A" w:rsidRPr="0097716C">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>例外需求使用申請書</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A6058F2" w14:textId="77777777" w:rsidR="00FC420A" w:rsidRPr="00435D8E" w:rsidRDefault="00FC420A" w:rsidP="00FC420A">
+    <w:p w14:paraId="7A6058F2" w14:textId="500BE853" w:rsidR="00FC420A" w:rsidRPr="00435D8E" w:rsidRDefault="00FC420A" w:rsidP="00FC420A">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00435D8E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>申請日期：</w:t>
+      </w:r>
+      <w:r w:rsidR="00037758">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>民國</w:t>
       </w:r>
       <w:r w:rsidRPr="00435D8E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
       <w:r w:rsidRPr="00435D8E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>年</w:t>
       </w:r>
       <w:r w:rsidRPr="00435D8E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
       <w:r w:rsidRPr="00435D8E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -133,54 +144,54 @@
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="8627" w:type="dxa"/>
         <w:tblInd w:w="15" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2248"/>
         <w:gridCol w:w="6379"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00FC420A" w:rsidRPr="004A4E50" w14:paraId="5C005FD2" w14:textId="77777777" w:rsidTr="005E275B">
+      <w:tr w:rsidR="00FC420A" w:rsidRPr="004A4E50" w14:paraId="5C005FD2" w14:textId="77777777" w:rsidTr="00025C53">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:val="643"/>
+          <w:trHeight w:val="683"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2248" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5D413CAC" w14:textId="41085F62" w:rsidR="00FC420A" w:rsidRPr="004A4E50" w:rsidRDefault="00FC420A" w:rsidP="009A7D75">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="960"/>
                 <w:tab w:val="left" w:pos="1920"/>
                 <w:tab w:val="left" w:pos="2880"/>
                 <w:tab w:val="left" w:pos="3840"/>
                 <w:tab w:val="left" w:pos="4800"/>
                 <w:tab w:val="left" w:pos="5760"/>
                 <w:tab w:val="left" w:pos="6720"/>
                 <w:tab w:val="left" w:pos="7680"/>
                 <w:tab w:val="left" w:pos="8640"/>
                 <w:tab w:val="left" w:pos="9600"/>
                 <w:tab w:val="left" w:pos="10560"/>
                 <w:tab w:val="left" w:pos="11520"/>
               </w:tabs>
               <w:spacing w:line="280" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
@@ -430,433 +441,498 @@
               </w:rPr>
               <w:t>申請物聯網</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="53E0FDC5" w14:textId="79426136" w:rsidR="005E275B" w:rsidRPr="00435D8E" w:rsidRDefault="005E275B" w:rsidP="005E275B">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="960"/>
                 <w:tab w:val="left" w:pos="1920"/>
                 <w:tab w:val="left" w:pos="2880"/>
                 <w:tab w:val="left" w:pos="3840"/>
                 <w:tab w:val="left" w:pos="4800"/>
                 <w:tab w:val="left" w:pos="5760"/>
                 <w:tab w:val="left" w:pos="6720"/>
                 <w:tab w:val="left" w:pos="7680"/>
                 <w:tab w:val="left" w:pos="8640"/>
                 <w:tab w:val="left" w:pos="9600"/>
                 <w:tab w:val="left" w:pos="10560"/>
                 <w:tab w:val="left" w:pos="11520"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:ind w:right="57"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
               </w:rPr>
-              <w:t>產品</w:t>
-[...6 lines deleted...]
-              <w:t>型號</w:t>
+              <w:t>產品型號</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6379" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="79744987" w14:textId="77777777" w:rsidR="005E275B" w:rsidRPr="00435D8E" w:rsidRDefault="005E275B" w:rsidP="00E97046">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="960"/>
                 <w:tab w:val="left" w:pos="1920"/>
                 <w:tab w:val="left" w:pos="2880"/>
                 <w:tab w:val="left" w:pos="3840"/>
                 <w:tab w:val="left" w:pos="4800"/>
                 <w:tab w:val="left" w:pos="5760"/>
                 <w:tab w:val="left" w:pos="6720"/>
                 <w:tab w:val="left" w:pos="7680"/>
                 <w:tab w:val="left" w:pos="8640"/>
                 <w:tab w:val="left" w:pos="9600"/>
                 <w:tab w:val="left" w:pos="10560"/>
                 <w:tab w:val="left" w:pos="11520"/>
               </w:tabs>
               <w:spacing w:line="280" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FC420A" w:rsidRPr="004A4E50" w14:paraId="4D8786D0" w14:textId="77777777" w:rsidTr="005E275B">
+      <w:tr w:rsidR="00FC420A" w:rsidRPr="004A4E50" w14:paraId="4D8786D0" w14:textId="77777777" w:rsidTr="00025C53">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:val="9171"/>
+          <w:trHeight w:val="8652"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2248" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7536CD43" w14:textId="77777777" w:rsidR="00FC420A" w:rsidRPr="00435D8E" w:rsidRDefault="00FC420A" w:rsidP="009A7D75">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="960"/>
                 <w:tab w:val="left" w:pos="1920"/>
                 <w:tab w:val="left" w:pos="2880"/>
                 <w:tab w:val="left" w:pos="3840"/>
                 <w:tab w:val="left" w:pos="4800"/>
                 <w:tab w:val="left" w:pos="5760"/>
                 <w:tab w:val="left" w:pos="6720"/>
                 <w:tab w:val="left" w:pos="7680"/>
                 <w:tab w:val="left" w:pos="8640"/>
                 <w:tab w:val="left" w:pos="9600"/>
                 <w:tab w:val="left" w:pos="10560"/>
                 <w:tab w:val="left" w:pos="11520"/>
               </w:tabs>
               <w:spacing w:line="280" w:lineRule="exact"/>
               <w:ind w:right="57"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00435D8E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>例外需求說明</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6379" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="526D7DFF" w14:textId="77777777" w:rsidR="00FC420A" w:rsidRPr="00435D8E" w:rsidRDefault="00FC420A" w:rsidP="00E97046">
+          <w:p w14:paraId="526D7DFF" w14:textId="171DC65C" w:rsidR="00FC420A" w:rsidRPr="00435D8E" w:rsidRDefault="000820C0" w:rsidP="00E97046">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="960"/>
                 <w:tab w:val="left" w:pos="1920"/>
                 <w:tab w:val="left" w:pos="2880"/>
                 <w:tab w:val="left" w:pos="3840"/>
                 <w:tab w:val="left" w:pos="4800"/>
                 <w:tab w:val="left" w:pos="5760"/>
                 <w:tab w:val="left" w:pos="6720"/>
                 <w:tab w:val="left" w:pos="7680"/>
                 <w:tab w:val="left" w:pos="8640"/>
                 <w:tab w:val="left" w:pos="9600"/>
                 <w:tab w:val="left" w:pos="10560"/>
                 <w:tab w:val="left" w:pos="11520"/>
               </w:tabs>
               <w:spacing w:line="280" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00435D8E">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
               </w:rPr>
-              <w:t>(</w:t>
+              <w:t>（</w:t>
             </w:r>
-            <w:r w:rsidRPr="00435D8E">
+            <w:r w:rsidR="00FC420A" w:rsidRPr="00435D8E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>請列點提出需要例外標示或張貼物聯網資安標章之方式及其位置之需求說明</w:t>
             </w:r>
             <w:r w:rsidRPr="00435D8E">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
               </w:rPr>
-              <w:t>)</w:t>
+              <w:t>）</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="634BB7F8" w14:textId="77777777" w:rsidR="00B00A48" w:rsidRPr="00FC420A" w:rsidRDefault="00B00A48" w:rsidP="00FC420A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00B00A48" w:rsidRPr="00FC420A" w:rsidSect="00595575">
-[...1 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId9"/>
+    <w:sectPr w:rsidR="00B00A48" w:rsidRPr="00FC420A" w:rsidSect="00025C53">
+      <w:headerReference w:type="even" r:id="rId8"/>
+      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="even" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="first" r:id="rId12"/>
+      <w:footerReference w:type="first" r:id="rId13"/>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="1134" w:right="1701" w:bottom="1134" w:left="1701" w:header="851" w:footer="992" w:gutter="0"/>
+      <w:pgMar w:top="1392" w:right="1701" w:bottom="1134" w:left="1701" w:header="851" w:footer="992" w:gutter="0"/>
       <w:pgNumType w:fmt="numberInDash"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="57C6EBCF" w14:textId="77777777" w:rsidR="00FE2AC8" w:rsidRDefault="00FE2AC8" w:rsidP="00902293">
+    <w:p w14:paraId="51F66EE4" w14:textId="77777777" w:rsidR="009D07E8" w:rsidRDefault="009D07E8" w:rsidP="00902293">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="18E855C1" w14:textId="77777777" w:rsidR="00FE2AC8" w:rsidRDefault="00FE2AC8" w:rsidP="00902293">
+    <w:p w14:paraId="54FD7BD5" w14:textId="77777777" w:rsidR="009D07E8" w:rsidRDefault="009D07E8" w:rsidP="00902293">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="標楷體">
     <w:panose1 w:val="03000509000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="script"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="080E0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="新細明體">
     <w:altName w:val="PMingLiU"/>
     <w:panose1 w:val="02020500000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2F946B3A" w14:textId="77777777" w:rsidR="00FF58D4" w:rsidRDefault="00FF58D4">
+    <w:pPr>
+      <w:pStyle w:val="a6"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="38B15F3A" w14:textId="77777777" w:rsidR="00E97046" w:rsidRDefault="00E97046">
     <w:pPr>
       <w:pStyle w:val="a6"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:caps/>
         <w:color w:val="4472C4" w:themeColor="accent1"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:caps/>
         <w:color w:val="4472C4" w:themeColor="accent1"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:caps/>
         <w:color w:val="4472C4" w:themeColor="accent1"/>
       </w:rPr>
       <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:caps/>
         <w:color w:val="4472C4" w:themeColor="accent1"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:caps/>
         <w:color w:val="4472C4" w:themeColor="accent1"/>
         <w:lang w:val="zh-TW"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:caps/>
         <w:color w:val="4472C4" w:themeColor="accent1"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w14:paraId="7D74DAEC" w14:textId="77777777" w:rsidR="000907C9" w:rsidRPr="00322BDA" w:rsidRDefault="00FE2AC8" w:rsidP="00322BDA">
+  <w:p w14:paraId="7D74DAEC" w14:textId="77777777" w:rsidR="00C820DE" w:rsidRPr="00322BDA" w:rsidRDefault="00C820DE" w:rsidP="00322BDA">
+    <w:pPr>
+      <w:pStyle w:val="a6"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6ABDA473" w14:textId="77777777" w:rsidR="00FF58D4" w:rsidRDefault="00FF58D4">
     <w:pPr>
       <w:pStyle w:val="a6"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="686F128E" w14:textId="77777777" w:rsidR="00FE2AC8" w:rsidRDefault="00FE2AC8" w:rsidP="00902293">
+    <w:p w14:paraId="09F6A473" w14:textId="77777777" w:rsidR="009D07E8" w:rsidRDefault="009D07E8" w:rsidP="00902293">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="75BCFCB2" w14:textId="77777777" w:rsidR="00FE2AC8" w:rsidRDefault="00FE2AC8" w:rsidP="00902293">
+    <w:p w14:paraId="2D37EA32" w14:textId="77777777" w:rsidR="009D07E8" w:rsidRDefault="009D07E8" w:rsidP="00902293">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="030EBF8A" w14:textId="77777777" w:rsidR="00595575" w:rsidRDefault="00173820" w:rsidP="00595575">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="314FC94F" w14:textId="77777777" w:rsidR="00FF58D4" w:rsidRDefault="00FF58D4">
+    <w:pPr>
+      <w:pStyle w:val="a4"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="030EBF8A" w14:textId="692C6690" w:rsidR="00595575" w:rsidRDefault="00037758" w:rsidP="00595575">
     <w:pPr>
       <w:pStyle w:val="a4"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4085E823" wp14:editId="2E6B4BA2">
-[...2 lines deleted...]
-          <wp:docPr id="1" name="圖片 1"/>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4085E823" wp14:editId="6A95CBE6">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="column">
+            <wp:posOffset>74295</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>145415</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="1592580" cy="156845"/>
+          <wp:effectExtent l="0" t="0" r="7620" b="0"/>
+          <wp:wrapTight wrapText="bothSides">
+            <wp:wrapPolygon edited="0">
+              <wp:start x="0" y="0"/>
+              <wp:lineTo x="0" y="18364"/>
+              <wp:lineTo x="21445" y="18364"/>
+              <wp:lineTo x="21445" y="0"/>
+              <wp:lineTo x="0" y="0"/>
+            </wp:wrapPolygon>
+          </wp:wrapTight>
+          <wp:docPr id="1345623355" name="圖片 1345623355"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="Picture 1"/>
+                  <pic:cNvPr id="1345623355" name="圖片 1345623355"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
-                  <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="1835150" cy="499745"/>
+                    <a:ext cx="1592580" cy="156845"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
-        </wp:inline>
+          <wp14:sizeRelH relativeFrom="page">
+            <wp14:pctWidth>0</wp14:pctWidth>
+          </wp14:sizeRelH>
+          <wp14:sizeRelV relativeFrom="page">
+            <wp14:pctHeight>0</wp14:pctHeight>
+          </wp14:sizeRelV>
+        </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
-  <w:p w14:paraId="16B4D00F" w14:textId="14A46DA3" w:rsidR="00173820" w:rsidRDefault="00173820" w:rsidP="00595575">
+  <w:p w14:paraId="16B4D00F" w14:textId="40827E19" w:rsidR="00173820" w:rsidRDefault="00173820" w:rsidP="00D562E2">
     <w:pPr>
       <w:pStyle w:val="a4"/>
+      <w:wordWrap w:val="0"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r w:rsidRPr="00173820">
       <w:t>TAICS65-</w:t>
     </w:r>
     <w:r w:rsidR="00E97046">
       <w:t>41</w:t>
     </w:r>
     <w:r w:rsidRPr="00173820">
       <w:t>-Form-</w:t>
     </w:r>
     <w:r w:rsidR="00E97046">
       <w:t>05</w:t>
     </w:r>
+    <w:r w:rsidR="00D562E2">
+      <w:rPr>
+        <w:rFonts w:hint="eastAsia"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> V1.1</w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="638DD4C9" w14:textId="77777777" w:rsidR="00FF58D4" w:rsidRDefault="00FF58D4">
+    <w:pPr>
+      <w:pStyle w:val="a4"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="01C75C1F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9B601B66"/>
     <w:lvl w:ilvl="0" w:tplc="99A244E0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="960" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
@@ -2300,231 +2376,247 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4080" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4560" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1002319305">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="362173029">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="993145921">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="649791594">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="1975140020">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="1638877402">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="308827628">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="8" w16cid:durableId="889415510">
     <w:abstractNumId w:val="3"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="9" w16cid:durableId="1799449664">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="10">
+  <w:num w:numId="10" w16cid:durableId="592786322">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="11">
+  <w:num w:numId="11" w16cid:durableId="1198203440">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="12">
+  <w:num w:numId="12" w16cid:durableId="1576428700">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="13">
+  <w:num w:numId="13" w16cid:durableId="135534489">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="14">
+  <w:num w:numId="14" w16cid:durableId="2102994328">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="15">
+  <w:num w:numId="15" w16cid:durableId="1567255182">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="16">
+  <w:num w:numId="16" w16cid:durableId="1249850147">
     <w:abstractNumId w:val="9"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="480"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00902293"/>
+    <w:rsid w:val="00025C53"/>
+    <w:rsid w:val="00037758"/>
+    <w:rsid w:val="000820C0"/>
     <w:rsid w:val="00173820"/>
     <w:rsid w:val="001C6E87"/>
+    <w:rsid w:val="001F2729"/>
     <w:rsid w:val="00280F4A"/>
     <w:rsid w:val="003E501A"/>
     <w:rsid w:val="004323B3"/>
     <w:rsid w:val="00445A65"/>
     <w:rsid w:val="00534555"/>
     <w:rsid w:val="00595575"/>
     <w:rsid w:val="005C0FF7"/>
     <w:rsid w:val="005D4B84"/>
     <w:rsid w:val="005E275B"/>
+    <w:rsid w:val="006D4CA5"/>
     <w:rsid w:val="008A1EB3"/>
     <w:rsid w:val="00902293"/>
+    <w:rsid w:val="00944DAF"/>
     <w:rsid w:val="009470D8"/>
     <w:rsid w:val="0097716C"/>
+    <w:rsid w:val="00991320"/>
+    <w:rsid w:val="009D07E8"/>
     <w:rsid w:val="009D142A"/>
     <w:rsid w:val="00A8199A"/>
     <w:rsid w:val="00B00A48"/>
     <w:rsid w:val="00B530FF"/>
+    <w:rsid w:val="00B715AF"/>
+    <w:rsid w:val="00C820DE"/>
     <w:rsid w:val="00C96183"/>
     <w:rsid w:val="00CD7EE3"/>
     <w:rsid w:val="00CF09E7"/>
+    <w:rsid w:val="00D562E2"/>
     <w:rsid w:val="00D6744D"/>
     <w:rsid w:val="00D95950"/>
     <w:rsid w:val="00E2235C"/>
+    <w:rsid w:val="00E377E9"/>
     <w:rsid w:val="00E97046"/>
     <w:rsid w:val="00EB1364"/>
     <w:rsid w:val="00EC648E"/>
+    <w:rsid w:val="00ED160B"/>
     <w:rsid w:val="00EF60AC"/>
+    <w:rsid w:val="00EF6EEC"/>
+    <w:rsid w:val="00F40464"/>
     <w:rsid w:val="00F514DA"/>
     <w:rsid w:val="00F879CA"/>
     <w:rsid w:val="00FB2457"/>
     <w:rsid w:val="00FC420A"/>
     <w:rsid w:val="00FE2AC8"/>
+    <w:rsid w:val="00FF58D4"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-TW"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="7590B0DB"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{E946EAA4-47EB-4D27-B0A4-6642FB47FE39}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="zh-TW" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -3095,62 +3187,62 @@
     <w:basedOn w:val="a1"/>
     <w:next w:val="a8"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00EB1364"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="新細明體" w:hAnsi="Calibri" w:cs="Times New Roman"/>
       <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 佈景主題">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -3391,54 +3483,55 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{245E84C1-018C-4FAB-A14A-0FD55E402228}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>18</Words>
-  <Characters>108</Characters>
+  <Words>19</Words>
+  <Characters>109</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>1</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>125</CharactersWithSpaces>
+  <CharactersWithSpaces>127</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Lily001</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>