--- v0 (2025-10-09)
+++ v1 (2026-07-27)
@@ -1,52 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="gif" ContentType="image/gif"/>
+  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="566DF6C8" w14:textId="065ACDAF" w:rsidR="00E26765" w:rsidRPr="00DE1AF2" w:rsidRDefault="006F6F92" w:rsidP="00DE1AF2">
       <w:pPr>
         <w:pStyle w:val="2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:kern w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DE1AF2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:snapToGrid w:val="0"/>
           <w:kern w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="zh-HK"/>
@@ -270,54 +272,54 @@
         </w:rPr>
         <w:t>如因提供資訊不實造成損害，願依相關法律負起責任。</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5009" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="2" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="2" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2680"/>
         <w:gridCol w:w="5611"/>
       </w:tblGrid>
-      <w:tr w:rsidR="001565B8" w:rsidRPr="001565B8" w14:paraId="51C2F4B7" w14:textId="77777777" w:rsidTr="006F6F92">
+      <w:tr w:rsidR="001565B8" w:rsidRPr="001565B8" w14:paraId="51C2F4B7" w14:textId="77777777" w:rsidTr="00281A8A">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:val="547"/>
+          <w:trHeight w:val="660"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1616" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7485E70C" w14:textId="4C5E7D76" w:rsidR="00E26765" w:rsidRPr="001565B8" w:rsidRDefault="00E26765" w:rsidP="00760519">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="960"/>
                 <w:tab w:val="left" w:pos="1920"/>
                 <w:tab w:val="left" w:pos="2880"/>
                 <w:tab w:val="left" w:pos="3840"/>
                 <w:tab w:val="left" w:pos="4800"/>
                 <w:tab w:val="left" w:pos="5760"/>
                 <w:tab w:val="left" w:pos="6720"/>
                 <w:tab w:val="left" w:pos="7680"/>
                 <w:tab w:val="left" w:pos="8640"/>
                 <w:tab w:val="left" w:pos="9600"/>
                 <w:tab w:val="left" w:pos="10560"/>
                 <w:tab w:val="left" w:pos="11520"/>
               </w:tabs>
               <w:spacing w:line="280" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
@@ -333,68 +335,52 @@
               </w:rPr>
               <w:t>送測</w:t>
             </w:r>
             <w:r w:rsidR="006F6F92">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:lang w:eastAsia="zh-HK"/>
               </w:rPr>
               <w:t>主產品</w:t>
             </w:r>
             <w:r w:rsidRPr="001565B8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>證書編號</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3384" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4FFDAC2C" w14:textId="77777777" w:rsidR="00E26765" w:rsidRPr="001565B8" w:rsidRDefault="00E26765" w:rsidP="006F6F92">
-[...16 lines deleted...]
-              <w:jc w:val="both"/>
+          <w:p w14:paraId="4FFDAC2C" w14:textId="78322624" w:rsidR="00281A8A" w:rsidRPr="00281A8A" w:rsidRDefault="00281A8A" w:rsidP="00281A8A">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001565B8" w:rsidRPr="001565B8" w14:paraId="511E8B60" w14:textId="77777777" w:rsidTr="006F6F92">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="547"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1616" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3F32FD6D" w14:textId="77777777" w:rsidR="00E26765" w:rsidRPr="001565B8" w:rsidRDefault="00E26765" w:rsidP="00760519">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="960"/>
                 <w:tab w:val="left" w:pos="1920"/>
                 <w:tab w:val="left" w:pos="2880"/>
                 <w:tab w:val="left" w:pos="3840"/>
@@ -406,68 +392,52 @@
                 <w:tab w:val="left" w:pos="9600"/>
                 <w:tab w:val="left" w:pos="10560"/>
                 <w:tab w:val="left" w:pos="11520"/>
               </w:tabs>
               <w:spacing w:line="280" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001565B8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>宣告單位名稱</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3384" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="22311C7C" w14:textId="77777777" w:rsidR="00E26765" w:rsidRPr="001565B8" w:rsidRDefault="00E26765" w:rsidP="006F6F92">
-[...16 lines deleted...]
-              <w:jc w:val="both"/>
+          <w:p w14:paraId="22311C7C" w14:textId="5183942F" w:rsidR="00281A8A" w:rsidRPr="00281A8A" w:rsidRDefault="00281A8A" w:rsidP="00281A8A">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001565B8" w:rsidRPr="001565B8" w14:paraId="23548188" w14:textId="77777777" w:rsidTr="006F6F92">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="510"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1616" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1BD5C2E9" w14:textId="4DFF9D5D" w:rsidR="00E26765" w:rsidRPr="001565B8" w:rsidRDefault="001565B8" w:rsidP="001565B8">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="960"/>
                 <w:tab w:val="left" w:pos="1920"/>
                 <w:tab w:val="left" w:pos="2880"/>
                 <w:tab w:val="left" w:pos="3840"/>
@@ -732,79 +702,87 @@
                 <w:tab w:val="left" w:pos="2880"/>
                 <w:tab w:val="left" w:pos="3840"/>
                 <w:tab w:val="left" w:pos="4800"/>
                 <w:tab w:val="left" w:pos="5760"/>
                 <w:tab w:val="left" w:pos="6720"/>
                 <w:tab w:val="left" w:pos="7680"/>
                 <w:tab w:val="left" w:pos="8640"/>
                 <w:tab w:val="left" w:pos="9600"/>
                 <w:tab w:val="left" w:pos="10560"/>
                 <w:tab w:val="left" w:pos="11520"/>
               </w:tabs>
               <w:spacing w:line="280" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001565B8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>Build:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="71B40C9B" w14:textId="77777777" w:rsidR="00E26765" w:rsidRPr="001565B8" w:rsidRDefault="00E26765" w:rsidP="00760519">
+          <w:p w14:paraId="538D2299" w14:textId="77777777" w:rsidR="00E26765" w:rsidRDefault="00E26765" w:rsidP="00760519">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="960"/>
                 <w:tab w:val="left" w:pos="1920"/>
                 <w:tab w:val="left" w:pos="2880"/>
                 <w:tab w:val="left" w:pos="3840"/>
                 <w:tab w:val="left" w:pos="4800"/>
                 <w:tab w:val="left" w:pos="5760"/>
                 <w:tab w:val="left" w:pos="6720"/>
                 <w:tab w:val="left" w:pos="7680"/>
                 <w:tab w:val="left" w:pos="8640"/>
                 <w:tab w:val="left" w:pos="9600"/>
                 <w:tab w:val="left" w:pos="10560"/>
                 <w:tab w:val="left" w:pos="11520"/>
               </w:tabs>
               <w:spacing w:line="280" w:lineRule="exact"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-                <w:sz w:val="28"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001565B8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>Revision:</w:t>
             </w:r>
+          </w:p>
+          <w:p w14:paraId="71B40C9B" w14:textId="3B373990" w:rsidR="00281A8A" w:rsidRPr="00281A8A" w:rsidRDefault="00281A8A" w:rsidP="00281A8A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001565B8" w:rsidRPr="001565B8" w14:paraId="44E9BBC5" w14:textId="77777777" w:rsidTr="006F6F92">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="510"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1616" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7BFA158B" w14:textId="4F200BF4" w:rsidR="00E26765" w:rsidRPr="001565B8" w:rsidRDefault="00E26765" w:rsidP="00760519">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="960"/>
                 <w:tab w:val="left" w:pos="1920"/>
                 <w:tab w:val="left" w:pos="2880"/>
                 <w:tab w:val="left" w:pos="3840"/>
                 <w:tab w:val="left" w:pos="4800"/>
                 <w:tab w:val="left" w:pos="5760"/>
                 <w:tab w:val="left" w:pos="6720"/>
                 <w:tab w:val="left" w:pos="7680"/>
                 <w:tab w:val="left" w:pos="8640"/>
@@ -1741,51 +1719,51 @@
             <w:r w:rsidRPr="00B411D4">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>是</w:t>
             </w:r>
             <w:r w:rsidRPr="00B411D4">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
             <w:r w:rsidRPr="00B411D4">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>否，說明：</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4E699E46" w14:textId="77777777" w:rsidR="00B411D4" w:rsidRPr="00B411D4" w:rsidRDefault="00B411D4" w:rsidP="00B411D4">
+          <w:p w14:paraId="4E699E46" w14:textId="0FFCAF0E" w:rsidR="00281A8A" w:rsidRPr="00281A8A" w:rsidRDefault="00B411D4" w:rsidP="00281A8A">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>9.</w:t>
             </w:r>
             <w:r w:rsidRPr="00B411D4">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>其它</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001565B8" w:rsidRPr="001565B8" w14:paraId="7293C767" w14:textId="77777777" w:rsidTr="006F6F92">
         <w:trPr>
           <w:cantSplit/>
@@ -2793,117 +2771,134 @@
               <w:spacing w:line="280" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>9.</w:t>
             </w:r>
             <w:r w:rsidRPr="00B411D4">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>其它</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001565B8" w:rsidRPr="001565B8" w14:paraId="27DD821B" w14:textId="77777777" w:rsidTr="006F6F92">
+      <w:tr w:rsidR="001565B8" w:rsidRPr="001565B8" w14:paraId="27DD821B" w14:textId="77777777" w:rsidTr="00281A8A">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:val="2129"/>
+          <w:trHeight w:val="1796"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1616" w:type="pct"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2A55A412" w14:textId="77777777" w:rsidR="00E26765" w:rsidRPr="001565B8" w:rsidRDefault="00E26765" w:rsidP="00760519">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="960"/>
                 <w:tab w:val="left" w:pos="1920"/>
                 <w:tab w:val="left" w:pos="2880"/>
                 <w:tab w:val="left" w:pos="3840"/>
                 <w:tab w:val="left" w:pos="4800"/>
                 <w:tab w:val="left" w:pos="5760"/>
                 <w:tab w:val="left" w:pos="6720"/>
                 <w:tab w:val="left" w:pos="7680"/>
                 <w:tab w:val="left" w:pos="8640"/>
                 <w:tab w:val="left" w:pos="9600"/>
                 <w:tab w:val="left" w:pos="10560"/>
                 <w:tab w:val="left" w:pos="11520"/>
               </w:tabs>
               <w:spacing w:line="280" w:lineRule="exact"/>
               <w:ind w:right="57"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001565B8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>連絡窗口</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3384" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3283FE83" w14:textId="77777777" w:rsidR="00E26765" w:rsidRPr="001565B8" w:rsidRDefault="00E26765" w:rsidP="00760519">
+          <w:p w14:paraId="3283FE83" w14:textId="0349663F" w:rsidR="00E26765" w:rsidRDefault="00E26765" w:rsidP="00760519">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001565B8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>姓名：</w:t>
             </w:r>
             <w:r w:rsidRPr="001565B8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>                      </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="31E42EC4" w14:textId="36D15A58" w:rsidR="00281A8A" w:rsidRPr="001565B8" w:rsidRDefault="00281A8A" w:rsidP="00760519">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>職稱：</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0CC7B55E" w14:textId="77777777" w:rsidR="00E26765" w:rsidRPr="001565B8" w:rsidRDefault="00E26765" w:rsidP="00760519">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001565B8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>電話：</w:t>
             </w:r>
             <w:r w:rsidRPr="001565B8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">                  </w:t>
             </w:r>
             <w:r w:rsidRPr="001565B8">
@@ -2994,106 +2989,108 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>台灣資通產業標準協會</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="21"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="-34" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4281"/>
         <w:gridCol w:w="4049"/>
       </w:tblGrid>
       <w:tr w:rsidR="001565B8" w:rsidRPr="001565B8" w14:paraId="24DF604E" w14:textId="77777777" w:rsidTr="00760519">
         <w:trPr>
           <w:trHeight w:val="507"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4737" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="64DDDD29" w14:textId="77777777" w:rsidR="00E26765" w:rsidRPr="001565B8" w:rsidRDefault="00E26765" w:rsidP="00760519">
+          <w:p w14:paraId="64DDDD29" w14:textId="77777777" w:rsidR="00E26765" w:rsidRPr="001565B8" w:rsidRDefault="00E26765" w:rsidP="00281A8A">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001565B8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>宣告</w:t>
             </w:r>
             <w:r w:rsidRPr="001565B8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>機構印鑑</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4477" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2E7A4CC1" w14:textId="77777777" w:rsidR="00E26765" w:rsidRPr="001565B8" w:rsidRDefault="00E26765" w:rsidP="00760519">
+          <w:p w14:paraId="2E7A4CC1" w14:textId="77777777" w:rsidR="00E26765" w:rsidRPr="001565B8" w:rsidRDefault="00E26765" w:rsidP="00281A8A">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001565B8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>宣告</w:t>
             </w:r>
             <w:r w:rsidRPr="001565B8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>機構負責人簽名或蓋章</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001565B8" w:rsidRPr="001565B8" w14:paraId="769DE0E7" w14:textId="77777777" w:rsidTr="00760519">
+      <w:tr w:rsidR="001565B8" w:rsidRPr="001565B8" w14:paraId="769DE0E7" w14:textId="77777777" w:rsidTr="00281A8A">
         <w:trPr>
-          <w:trHeight w:val="1642"/>
+          <w:trHeight w:val="1835"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4737" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="287E6229" w14:textId="77777777" w:rsidR="00E26765" w:rsidRPr="001565B8" w:rsidRDefault="00E26765" w:rsidP="00760519">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4477" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="13887FDC" w14:textId="77777777" w:rsidR="00E26765" w:rsidRPr="001565B8" w:rsidRDefault="00E26765" w:rsidP="00760519">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
@@ -3158,209 +3155,384 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:r w:rsidRPr="00435D8E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>日</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B271407" w14:textId="77777777" w:rsidR="00E26765" w:rsidRDefault="00E26765" w:rsidP="00E26765">
       <w:pPr>
         <w:widowControl/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0538358D" w14:textId="77777777" w:rsidR="006B416F" w:rsidRDefault="006B416F"/>
     <w:sectPr w:rsidR="006B416F" w:rsidSect="006F6F92">
-      <w:headerReference w:type="default" r:id="rId7"/>
+      <w:headerReference w:type="default" r:id="rId8"/>
+      <w:footerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1228" w:right="1800" w:bottom="1440" w:left="1800" w:header="426" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="19B08BF7" w14:textId="77777777" w:rsidR="003317B5" w:rsidRDefault="003317B5" w:rsidP="00C2392D">
+    <w:p w14:paraId="71664599" w14:textId="77777777" w:rsidR="00DC7AF2" w:rsidRDefault="00DC7AF2" w:rsidP="00C2392D">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1387AC91" w14:textId="77777777" w:rsidR="003317B5" w:rsidRDefault="003317B5" w:rsidP="00C2392D">
+    <w:p w14:paraId="4D256A7F" w14:textId="77777777" w:rsidR="00DC7AF2" w:rsidRDefault="00DC7AF2" w:rsidP="00C2392D">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="標楷體">
     <w:panose1 w:val="03000509000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="script"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="080E0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="新細明體">
     <w:altName w:val="PMingLiU"/>
     <w:panose1 w:val="02020500000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:sdt>
+    <w:sdtPr>
+      <w:id w:val="-1081760734"/>
+      <w:docPartObj>
+        <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+        <w:docPartUnique/>
+      </w:docPartObj>
+    </w:sdtPr>
+    <w:sdtContent>
+      <w:sdt>
+        <w:sdtPr>
+          <w:id w:val="1728636285"/>
+          <w:docPartObj>
+            <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
+            <w:docPartUnique/>
+          </w:docPartObj>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:p w14:paraId="3113826B" w14:textId="2E03B852" w:rsidR="00281A8A" w:rsidRDefault="00281A8A">
+            <w:pPr>
+              <w:pStyle w:val="a7"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="zh-TW"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:instrText>PAGE</w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="zh-TW"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="zh-TW"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="zh-TW"/>
+              </w:rPr>
+              <w:t>的</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="zh-TW"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:instrText>NUMPAGES</w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="zh-TW"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:sdtContent>
+      </w:sdt>
+    </w:sdtContent>
+  </w:sdt>
+  <w:p w14:paraId="3C4A0CEC" w14:textId="77777777" w:rsidR="00281A8A" w:rsidRDefault="00281A8A">
+    <w:pPr>
+      <w:pStyle w:val="a7"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="28830A64" w14:textId="77777777" w:rsidR="003317B5" w:rsidRDefault="003317B5" w:rsidP="00C2392D">
+    <w:p w14:paraId="5F57749E" w14:textId="77777777" w:rsidR="00DC7AF2" w:rsidRDefault="00DC7AF2" w:rsidP="00C2392D">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="15A6C46C" w14:textId="77777777" w:rsidR="003317B5" w:rsidRDefault="003317B5" w:rsidP="00C2392D">
+    <w:p w14:paraId="5FC965C1" w14:textId="77777777" w:rsidR="00DC7AF2" w:rsidRDefault="00DC7AF2" w:rsidP="00C2392D">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="020AA04B" w14:textId="77777777" w:rsidR="006F6F92" w:rsidRDefault="006F6F92" w:rsidP="006F6F92">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="020AA04B" w14:textId="5C85CB2C" w:rsidR="006F6F92" w:rsidRDefault="00FB77E6" w:rsidP="006F6F92">
     <w:pPr>
       <w:pStyle w:val="a5"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="30D5CB53" wp14:editId="14E5F031">
-[...1 lines deleted...]
-          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="30D5CB53" wp14:editId="23801F15">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="column">
+            <wp:posOffset>74295</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>148590</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="1572895" cy="154940"/>
+          <wp:effectExtent l="0" t="0" r="8255" b="0"/>
+          <wp:wrapTight wrapText="bothSides">
+            <wp:wrapPolygon edited="0">
+              <wp:start x="0" y="0"/>
+              <wp:lineTo x="0" y="18590"/>
+              <wp:lineTo x="21452" y="18590"/>
+              <wp:lineTo x="21452" y="0"/>
+              <wp:lineTo x="0" y="0"/>
+            </wp:wrapPolygon>
+          </wp:wrapTight>
           <wp:docPr id="36" name="圖片 36"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="1" name="圖片 1"/>
+                  <pic:cNvPr id="36" name="圖片 36"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="1720850" cy="371262"/>
+                    <a:ext cx="1572895" cy="154940"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
-        </wp:inline>
+          <wp14:sizeRelH relativeFrom="page">
+            <wp14:pctWidth>0</wp14:pctWidth>
+          </wp14:sizeRelH>
+          <wp14:sizeRelV relativeFrom="page">
+            <wp14:pctHeight>0</wp14:pctHeight>
+          </wp14:sizeRelV>
+        </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
-  <w:p w14:paraId="23D7318F" w14:textId="5F952486" w:rsidR="006F6F92" w:rsidRDefault="006F6F92" w:rsidP="006F6F92">
+  <w:p w14:paraId="23D7318F" w14:textId="4987098A" w:rsidR="006F6F92" w:rsidRDefault="006F6F92" w:rsidP="006F6F92">
     <w:pPr>
       <w:pStyle w:val="a5"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r w:rsidRPr="006F6F92">
       <w:t>TAICS65-41-Form-0</w:t>
     </w:r>
     <w:r w:rsidR="00744910">
       <w:t>4</w:t>
     </w:r>
+    <w:r w:rsidR="00FB77E6">
+      <w:rPr>
+        <w:rFonts w:hint="eastAsia"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> V1.1</w:t>
+    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3CC75772"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6D3E6ADC"/>
     <w:lvl w:ilvl="0" w:tplc="E00E0FB2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="960" w:hanging="480"/>
       </w:pPr>
@@ -3528,160 +3700,170 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6379" w:hanging="1418"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7087" w:hanging="1700"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="257642718">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="1498495659">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="480"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E26765"/>
     <w:rsid w:val="000104C6"/>
     <w:rsid w:val="000B413C"/>
     <w:rsid w:val="001565B8"/>
     <w:rsid w:val="00185981"/>
+    <w:rsid w:val="00281A8A"/>
+    <w:rsid w:val="002D07B6"/>
+    <w:rsid w:val="002E42DF"/>
     <w:rsid w:val="003317B5"/>
     <w:rsid w:val="003479EE"/>
     <w:rsid w:val="00405E33"/>
     <w:rsid w:val="004D61B8"/>
     <w:rsid w:val="004F24F3"/>
     <w:rsid w:val="0055149D"/>
     <w:rsid w:val="00632BF8"/>
     <w:rsid w:val="006B416F"/>
     <w:rsid w:val="006F6F92"/>
     <w:rsid w:val="00744910"/>
     <w:rsid w:val="007A0B65"/>
+    <w:rsid w:val="008338FE"/>
     <w:rsid w:val="00853922"/>
     <w:rsid w:val="008B4B34"/>
     <w:rsid w:val="00920A37"/>
     <w:rsid w:val="00943738"/>
     <w:rsid w:val="009E7937"/>
     <w:rsid w:val="00A12B86"/>
+    <w:rsid w:val="00A74034"/>
     <w:rsid w:val="00A8393B"/>
     <w:rsid w:val="00AB2E13"/>
+    <w:rsid w:val="00AD1255"/>
     <w:rsid w:val="00AF50BD"/>
     <w:rsid w:val="00B411D4"/>
+    <w:rsid w:val="00B95B49"/>
+    <w:rsid w:val="00C02323"/>
     <w:rsid w:val="00C2392D"/>
     <w:rsid w:val="00C755C1"/>
     <w:rsid w:val="00CB21C4"/>
+    <w:rsid w:val="00DC7AF2"/>
     <w:rsid w:val="00DE1AF2"/>
     <w:rsid w:val="00E26765"/>
     <w:rsid w:val="00EB25CD"/>
+    <w:rsid w:val="00F13A2F"/>
+    <w:rsid w:val="00FB77E6"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-TW"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="7A31ADC9"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{DFFE10F1-50BF-4AA3-9065-E6252A7F8EAB}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="zh-TW" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -4220,62 +4402,62 @@
         <w:tab w:val="right" w:pos="8306"/>
       </w:tabs>
       <w:snapToGrid w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="a8">
     <w:name w:val="頁尾 字元"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="a7"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00C2392D"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.gif"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 佈景主題">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -4495,59 +4677,76 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F43162C6-9DFD-4E13-800C-560933C049C6}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
   <Words>148</Words>
-  <Characters>844</Characters>
+  <Characters>849</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>7</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>991</CharactersWithSpaces>
+  <CharactersWithSpaces>996</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>user</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>