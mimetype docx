--- v1 (2026-03-04)
+++ v2 (2026-07-26)
@@ -1,29 +1,29 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="gif" ContentType="image/gif"/>
+  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
@@ -5395,74 +5395,74 @@
             <w:tcW w:w="3660" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2F41FBAB" w14:textId="77777777" w:rsidR="00E90952" w:rsidRPr="0040641A" w:rsidRDefault="00E90952" w:rsidP="00F05B25">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="206" w:lineRule="auto"/>
               <w:ind w:right="41"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="4386BF51" w14:textId="77777777" w:rsidR="006858ED" w:rsidRPr="00E90952" w:rsidRDefault="006858ED" w:rsidP="00A63D0A">
       <w:pPr>
         <w:rPr>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="006858ED" w:rsidRPr="00E90952" w:rsidSect="00011BAD">
+    <w:sectPr w:rsidR="006858ED" w:rsidRPr="00E90952" w:rsidSect="00DF477F">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11900" w:h="16840"/>
-      <w:pgMar w:top="794" w:right="578" w:bottom="278" w:left="578" w:header="426" w:footer="21" w:gutter="0"/>
+      <w:pgMar w:top="1062" w:right="578" w:bottom="568" w:left="578" w:header="425" w:footer="23" w:gutter="0"/>
       <w:pgNumType w:fmt="numberInDash"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="299"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7AD8E1AA" w14:textId="77777777" w:rsidR="001678FF" w:rsidRDefault="001678FF">
+    <w:p w14:paraId="55FB68CC" w14:textId="77777777" w:rsidR="00E25625" w:rsidRDefault="00E25625">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1DDDE042" w14:textId="77777777" w:rsidR="001678FF" w:rsidRDefault="001678FF">
+    <w:p w14:paraId="2164CA32" w14:textId="77777777" w:rsidR="00E25625" w:rsidRDefault="00E25625">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="標楷體">
     <w:panose1 w:val="03000509000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="script"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="080E0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
@@ -5527,161 +5527,184 @@
         <w:caps/>
         <w:color w:val="4F81BD" w:themeColor="accent1"/>
         <w:lang w:val="zh-TW" w:eastAsia="zh-TW"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r w:rsidRPr="00A36955">
       <w:rPr>
         <w:caps/>
         <w:color w:val="4F81BD" w:themeColor="accent1"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="7F3F79DD" w14:textId="77777777" w:rsidR="00A36955" w:rsidRDefault="00A36955">
     <w:pPr>
       <w:pStyle w:val="a7"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="255B56D6" w14:textId="77777777" w:rsidR="001678FF" w:rsidRDefault="001678FF">
+    <w:p w14:paraId="1FE6B048" w14:textId="77777777" w:rsidR="00E25625" w:rsidRDefault="00E25625">
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="118E162F" w14:textId="77777777" w:rsidR="001678FF" w:rsidRDefault="001678FF">
+    <w:p w14:paraId="1D933746" w14:textId="77777777" w:rsidR="00E25625" w:rsidRDefault="00E25625">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="666EA615" w14:textId="4A27E462" w:rsidR="00F70B43" w:rsidRDefault="00F70B43" w:rsidP="00F70B43">
+  <w:p w14:paraId="666EA615" w14:textId="35FDAF11" w:rsidR="00F70B43" w:rsidRDefault="00F70B43" w:rsidP="00F70B43">
     <w:pPr>
       <w:pStyle w:val="a5"/>
+    </w:pPr>
+  </w:p>
+  <w:p w14:paraId="6274A5A5" w14:textId="6031FAE3" w:rsidR="00992E63" w:rsidRDefault="008D126A" w:rsidP="00DF477F">
+    <w:pPr>
+      <w:pStyle w:val="a5"/>
+      <w:ind w:rightChars="50" w:right="110"/>
+      <w:jc w:val="right"/>
+      <w:rPr>
+        <w:lang w:eastAsia="zh-TW"/>
+      </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="77715771" wp14:editId="7C3ACE72">
-          <wp:extent cx="1720850" cy="371262"/>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="77715771" wp14:editId="42A2CAA3">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="column">
+            <wp:posOffset>111125</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>15875</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="1605280" cy="158115"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
-          <wp:docPr id="3" name="圖片 3"/>
+          <wp:wrapTight wrapText="bothSides">
+            <wp:wrapPolygon edited="0">
+              <wp:start x="0" y="0"/>
+              <wp:lineTo x="0" y="18217"/>
+              <wp:lineTo x="21275" y="18217"/>
+              <wp:lineTo x="21275" y="0"/>
+              <wp:lineTo x="0" y="0"/>
+            </wp:wrapPolygon>
+          </wp:wrapTight>
+          <wp:docPr id="1501123147" name="圖片 1501123147"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="1" name="圖片 1"/>
+                  <pic:cNvPr id="1501123147" name="圖片 1501123147"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="1752730" cy="378140"/>
+                    <a:ext cx="1605280" cy="158115"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
-        </wp:inline>
+          <wp14:sizeRelH relativeFrom="page">
+            <wp14:pctWidth>0</wp14:pctWidth>
+          </wp14:sizeRelH>
+          <wp14:sizeRelV relativeFrom="page">
+            <wp14:pctHeight>0</wp14:pctHeight>
+          </wp14:sizeRelV>
+        </wp:anchor>
       </w:drawing>
     </w:r>
-  </w:p>
-[...8 lines deleted...]
-    <w:r w:rsidRPr="003E7629">
+    <w:r w:rsidR="003E7629" w:rsidRPr="003E7629">
       <w:t>TAICS65-41-Form-01</w:t>
     </w:r>
     <w:r w:rsidR="00335588">
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
         <w:lang w:eastAsia="zh-TW"/>
       </w:rPr>
       <w:t>_</w:t>
     </w:r>
     <w:r w:rsidR="00AE3240">
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
         <w:lang w:eastAsia="zh-TW"/>
       </w:rPr>
       <w:t>V</w:t>
     </w:r>
     <w:r w:rsidR="000419D1">
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
         <w:lang w:eastAsia="zh-TW"/>
       </w:rPr>
       <w:t>1.</w:t>
     </w:r>
-    <w:r w:rsidR="00DC6F68">
+    <w:r w:rsidR="00464A91">
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
         <w:lang w:eastAsia="zh-TW"/>
       </w:rPr>
-      <w:t>2</w:t>
+      <w:t>3</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4CC67EE9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="81D8B938"/>
     <w:lvl w:ilvl="0" w:tplc="99862242">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="449" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
@@ -6136,197 +6159,208 @@
     <w:rsidRoot w:val="00715180"/>
     <w:rsid w:val="00004551"/>
     <w:rsid w:val="00011BAD"/>
     <w:rsid w:val="000224E7"/>
     <w:rsid w:val="000419D1"/>
     <w:rsid w:val="0004493D"/>
     <w:rsid w:val="000574A6"/>
     <w:rsid w:val="000813CA"/>
     <w:rsid w:val="00081AA6"/>
     <w:rsid w:val="00081F68"/>
     <w:rsid w:val="000979FE"/>
     <w:rsid w:val="000A2DEB"/>
     <w:rsid w:val="000B2D78"/>
     <w:rsid w:val="000B2E71"/>
     <w:rsid w:val="000C4407"/>
     <w:rsid w:val="000D7B4F"/>
     <w:rsid w:val="000E1AA6"/>
     <w:rsid w:val="000E65EB"/>
     <w:rsid w:val="00117F2B"/>
     <w:rsid w:val="001678FF"/>
     <w:rsid w:val="00174E27"/>
     <w:rsid w:val="00195995"/>
     <w:rsid w:val="00197F0F"/>
     <w:rsid w:val="001A643D"/>
     <w:rsid w:val="001B27FB"/>
+    <w:rsid w:val="001B79A8"/>
     <w:rsid w:val="001F720C"/>
     <w:rsid w:val="00210405"/>
     <w:rsid w:val="0021554E"/>
     <w:rsid w:val="00216A84"/>
     <w:rsid w:val="00231A77"/>
     <w:rsid w:val="00232B29"/>
     <w:rsid w:val="002331C3"/>
     <w:rsid w:val="00233480"/>
     <w:rsid w:val="00247A3F"/>
     <w:rsid w:val="002A7311"/>
     <w:rsid w:val="002C24F5"/>
     <w:rsid w:val="002C2D45"/>
     <w:rsid w:val="002D1230"/>
     <w:rsid w:val="002D4E5B"/>
     <w:rsid w:val="002E5BC1"/>
     <w:rsid w:val="00301743"/>
     <w:rsid w:val="00310F85"/>
     <w:rsid w:val="003163A8"/>
     <w:rsid w:val="00335588"/>
     <w:rsid w:val="0034256B"/>
     <w:rsid w:val="00346923"/>
     <w:rsid w:val="00356E12"/>
     <w:rsid w:val="0037656E"/>
     <w:rsid w:val="003857A5"/>
     <w:rsid w:val="003A6D80"/>
     <w:rsid w:val="003E2C35"/>
     <w:rsid w:val="003E7629"/>
     <w:rsid w:val="003F6691"/>
     <w:rsid w:val="003F7A80"/>
     <w:rsid w:val="0040641A"/>
     <w:rsid w:val="00421F02"/>
     <w:rsid w:val="0044209F"/>
     <w:rsid w:val="004471FF"/>
     <w:rsid w:val="00450206"/>
+    <w:rsid w:val="00464A91"/>
     <w:rsid w:val="004829E0"/>
     <w:rsid w:val="004918C7"/>
     <w:rsid w:val="00495377"/>
     <w:rsid w:val="004D529E"/>
     <w:rsid w:val="004E1FDF"/>
     <w:rsid w:val="00510F3D"/>
     <w:rsid w:val="005138BE"/>
     <w:rsid w:val="005143D6"/>
     <w:rsid w:val="0052452B"/>
     <w:rsid w:val="00527949"/>
     <w:rsid w:val="005451B9"/>
     <w:rsid w:val="00545900"/>
     <w:rsid w:val="00546734"/>
     <w:rsid w:val="0056158C"/>
     <w:rsid w:val="00592BCB"/>
     <w:rsid w:val="005B4DC2"/>
     <w:rsid w:val="005D6890"/>
     <w:rsid w:val="005E1E5D"/>
     <w:rsid w:val="005E392F"/>
     <w:rsid w:val="006121B4"/>
     <w:rsid w:val="006334EC"/>
     <w:rsid w:val="006370EF"/>
     <w:rsid w:val="0066262D"/>
     <w:rsid w:val="006858ED"/>
     <w:rsid w:val="006A12EC"/>
     <w:rsid w:val="006A3754"/>
     <w:rsid w:val="006C3E9D"/>
     <w:rsid w:val="006D22F9"/>
     <w:rsid w:val="006D3B71"/>
     <w:rsid w:val="006E4C4B"/>
     <w:rsid w:val="006F1431"/>
     <w:rsid w:val="00715180"/>
     <w:rsid w:val="007200B9"/>
     <w:rsid w:val="00723473"/>
     <w:rsid w:val="00734B12"/>
     <w:rsid w:val="007409C4"/>
     <w:rsid w:val="007554E8"/>
     <w:rsid w:val="00760C18"/>
+    <w:rsid w:val="007B3AD6"/>
     <w:rsid w:val="007B676C"/>
     <w:rsid w:val="007D3960"/>
     <w:rsid w:val="007E21A4"/>
     <w:rsid w:val="007E33C2"/>
     <w:rsid w:val="007E5983"/>
     <w:rsid w:val="007F7656"/>
     <w:rsid w:val="007F7AB3"/>
     <w:rsid w:val="00811C8E"/>
     <w:rsid w:val="00830908"/>
     <w:rsid w:val="008539BF"/>
     <w:rsid w:val="008702EE"/>
     <w:rsid w:val="008A4305"/>
     <w:rsid w:val="008A78D6"/>
     <w:rsid w:val="008C5ACE"/>
+    <w:rsid w:val="008D126A"/>
     <w:rsid w:val="008F219F"/>
     <w:rsid w:val="00903B5E"/>
     <w:rsid w:val="00904CC0"/>
     <w:rsid w:val="00905987"/>
     <w:rsid w:val="00917260"/>
     <w:rsid w:val="009301B8"/>
     <w:rsid w:val="00951506"/>
     <w:rsid w:val="009539E5"/>
     <w:rsid w:val="00976062"/>
     <w:rsid w:val="00992E63"/>
+    <w:rsid w:val="00996AD0"/>
     <w:rsid w:val="009A3EDA"/>
     <w:rsid w:val="009A53A5"/>
     <w:rsid w:val="009C7128"/>
     <w:rsid w:val="009D5463"/>
     <w:rsid w:val="009E7DD7"/>
     <w:rsid w:val="00A0561F"/>
     <w:rsid w:val="00A156C2"/>
     <w:rsid w:val="00A24EA8"/>
     <w:rsid w:val="00A3164A"/>
     <w:rsid w:val="00A33673"/>
     <w:rsid w:val="00A36955"/>
     <w:rsid w:val="00A63D0A"/>
     <w:rsid w:val="00A7053F"/>
     <w:rsid w:val="00A83F92"/>
     <w:rsid w:val="00A91733"/>
     <w:rsid w:val="00A92E9F"/>
     <w:rsid w:val="00AA2F8B"/>
+    <w:rsid w:val="00AB529A"/>
     <w:rsid w:val="00AE24DF"/>
     <w:rsid w:val="00AE3240"/>
     <w:rsid w:val="00AE4EB9"/>
     <w:rsid w:val="00AF5FC7"/>
     <w:rsid w:val="00B37530"/>
     <w:rsid w:val="00B44664"/>
     <w:rsid w:val="00B468A3"/>
     <w:rsid w:val="00B63AB7"/>
+    <w:rsid w:val="00BB6B32"/>
     <w:rsid w:val="00BD7F86"/>
     <w:rsid w:val="00BE4097"/>
     <w:rsid w:val="00C16FD3"/>
     <w:rsid w:val="00C43994"/>
     <w:rsid w:val="00C75026"/>
     <w:rsid w:val="00C81D2C"/>
     <w:rsid w:val="00C82810"/>
     <w:rsid w:val="00C86581"/>
     <w:rsid w:val="00C965FC"/>
     <w:rsid w:val="00CC66F9"/>
     <w:rsid w:val="00CD19C5"/>
     <w:rsid w:val="00CD1FE5"/>
+    <w:rsid w:val="00CE0831"/>
     <w:rsid w:val="00CE13B6"/>
     <w:rsid w:val="00CF16FC"/>
     <w:rsid w:val="00D110DF"/>
     <w:rsid w:val="00D22253"/>
+    <w:rsid w:val="00D335ED"/>
     <w:rsid w:val="00D469EC"/>
     <w:rsid w:val="00D53260"/>
     <w:rsid w:val="00D75741"/>
     <w:rsid w:val="00DC02F4"/>
     <w:rsid w:val="00DC4BDF"/>
     <w:rsid w:val="00DC6F68"/>
     <w:rsid w:val="00DD6540"/>
     <w:rsid w:val="00DE3F94"/>
     <w:rsid w:val="00DF346D"/>
+    <w:rsid w:val="00DF477F"/>
     <w:rsid w:val="00DF54DE"/>
+    <w:rsid w:val="00E25625"/>
     <w:rsid w:val="00E41F31"/>
     <w:rsid w:val="00E63531"/>
     <w:rsid w:val="00E82F76"/>
     <w:rsid w:val="00E90952"/>
     <w:rsid w:val="00E9103F"/>
     <w:rsid w:val="00EA7F6D"/>
     <w:rsid w:val="00EB7A4E"/>
     <w:rsid w:val="00EC67D2"/>
     <w:rsid w:val="00F2273C"/>
     <w:rsid w:val="00F55AD0"/>
     <w:rsid w:val="00F6551E"/>
     <w:rsid w:val="00F701C8"/>
     <w:rsid w:val="00F70B43"/>
     <w:rsid w:val="00F71474"/>
     <w:rsid w:val="00FA031B"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
@@ -6909,51 +6943,51 @@
   <w:style w:type="character" w:customStyle="1" w:styleId="aa">
     <w:name w:val="註解方塊文字 字元"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="a9"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="005451B9"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.gif"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>