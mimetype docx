--- v0 (2025-10-06)
+++ v1 (2026-07-05)
@@ -1,97 +1,78 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="7DC711E8" w14:textId="2ACBC2D5" w:rsidR="00902293" w:rsidRPr="009A301D" w:rsidRDefault="00902293" w:rsidP="0009111F">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc507160033"/>
       <w:bookmarkStart w:id="1" w:name="_Ref511304336"/>
       <w:bookmarkStart w:id="2" w:name="_Ref511304482"/>
       <w:bookmarkStart w:id="3" w:name="_Ref511377486"/>
       <w:bookmarkStart w:id="4" w:name="_Ref511377551"/>
       <w:bookmarkStart w:id="5" w:name="_Toc516343174"/>
       <w:r w:rsidRPr="009A301D">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>「</w:t>
-[...19 lines deleted...]
-        <w:t>驗證制度認可實驗室」認可申請書</w:t>
+        <w:t>「物聯網資安認驗證制度認可實驗室」認可申請書</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
       <w:bookmarkEnd w:id="1"/>
       <w:bookmarkEnd w:id="2"/>
       <w:bookmarkEnd w:id="3"/>
       <w:bookmarkEnd w:id="4"/>
       <w:bookmarkEnd w:id="5"/>
     </w:p>
     <w:p w14:paraId="5906F740" w14:textId="1CA96D1D" w:rsidR="00902293" w:rsidRPr="0009111F" w:rsidRDefault="00902293" w:rsidP="00C9664B">
       <w:pPr>
         <w:spacing w:line="400" w:lineRule="exact"/>
         <w:ind w:firstLineChars="202" w:firstLine="566"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0009111F">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>申請機構</w:t>
       </w:r>
       <w:r w:rsidRPr="0009111F">
@@ -152,778 +133,820 @@
         </w:rPr>
         <w:t>）</w:t>
       </w:r>
       <w:r w:rsidRPr="0009111F">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>申請認可為</w:t>
       </w:r>
       <w:r w:rsidR="0009111F">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>本部</w:t>
       </w:r>
       <w:r w:rsidRPr="0009111F">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>所屬之實驗室為「</w:t>
-[...17 lines deleted...]
-        <w:t>驗證制度認可實驗室」，同意接受條款如下：</w:t>
+        <w:t>所屬之實驗室為「物聯網資安認驗證制度認可實驗室」，同意接受條款如下：</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B4849C2" w14:textId="77777777" w:rsidR="00902293" w:rsidRPr="0009111F" w:rsidRDefault="00902293" w:rsidP="00902293">
       <w:pPr>
         <w:spacing w:line="400" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1F428CD1" w14:textId="77777777" w:rsidR="00902293" w:rsidRPr="009A301D" w:rsidRDefault="00902293" w:rsidP="00902293">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:line="400" w:lineRule="exact"/>
         <w:ind w:leftChars="0"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009A301D">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>申請機構之基本資訊：</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a8"/>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpXSpec="center" w:tblpY="151"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2264"/>
+        <w:gridCol w:w="2695"/>
         <w:gridCol w:w="5182"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00902293" w:rsidRPr="009A301D" w14:paraId="23B78861" w14:textId="77777777" w:rsidTr="00662ECD">
+      <w:tr w:rsidR="00902293" w:rsidRPr="009A301D" w14:paraId="23B78861" w14:textId="77777777" w:rsidTr="00900166">
         <w:trPr>
           <w:trHeight w:val="345"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2264" w:type="dxa"/>
+            <w:tcW w:w="2695" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5720F2C9" w14:textId="77777777" w:rsidR="00902293" w:rsidRPr="009A301D" w:rsidRDefault="00902293" w:rsidP="00662ECD">
             <w:pPr>
               <w:spacing w:line="400" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009A301D">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>機構全名</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5182" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="260EE017" w14:textId="77777777" w:rsidR="00902293" w:rsidRPr="009A301D" w:rsidRDefault="00902293" w:rsidP="00662ECD">
+          <w:p w14:paraId="260EE017" w14:textId="77777777" w:rsidR="00902293" w:rsidRPr="00393D84" w:rsidRDefault="00902293" w:rsidP="00662ECD">
             <w:pPr>
               <w:spacing w:line="400" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0009111F" w:rsidRPr="009A301D" w14:paraId="061C2BAB" w14:textId="77777777" w:rsidTr="00662ECD">
+      <w:tr w:rsidR="0009111F" w:rsidRPr="009A301D" w14:paraId="061C2BAB" w14:textId="77777777" w:rsidTr="00900166">
         <w:trPr>
           <w:trHeight w:val="345"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2264" w:type="dxa"/>
+            <w:tcW w:w="2695" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="60791605" w14:textId="017F8F8A" w:rsidR="0009111F" w:rsidRPr="009A301D" w:rsidRDefault="0009111F" w:rsidP="00662ECD">
             <w:pPr>
               <w:spacing w:line="400" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>機構統編</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5182" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="204EB255" w14:textId="77777777" w:rsidR="0009111F" w:rsidRPr="009A301D" w:rsidRDefault="0009111F" w:rsidP="00662ECD">
+          <w:p w14:paraId="204EB255" w14:textId="77777777" w:rsidR="0009111F" w:rsidRPr="00393D84" w:rsidRDefault="0009111F" w:rsidP="00662ECD">
             <w:pPr>
               <w:spacing w:line="400" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00902293" w:rsidRPr="009A301D" w14:paraId="2402E7A8" w14:textId="77777777" w:rsidTr="00662ECD">
+      <w:tr w:rsidR="00902293" w:rsidRPr="009A301D" w14:paraId="2402E7A8" w14:textId="77777777" w:rsidTr="00900166">
         <w:trPr>
           <w:trHeight w:val="345"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2264" w:type="dxa"/>
+            <w:tcW w:w="2695" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="52F7C9A7" w14:textId="77777777" w:rsidR="00902293" w:rsidRPr="009A301D" w:rsidRDefault="00902293" w:rsidP="00662ECD">
             <w:pPr>
               <w:spacing w:line="400" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009A301D">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>機構負責人</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5182" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="06FFF266" w14:textId="77777777" w:rsidR="00902293" w:rsidRPr="009A301D" w:rsidRDefault="00902293" w:rsidP="00662ECD">
+          <w:p w14:paraId="06FFF266" w14:textId="77777777" w:rsidR="00902293" w:rsidRPr="00393D84" w:rsidRDefault="00902293" w:rsidP="00662ECD">
             <w:pPr>
               <w:spacing w:line="400" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00902293" w:rsidRPr="009A301D" w14:paraId="61E6AF4C" w14:textId="77777777" w:rsidTr="00662ECD">
+      <w:tr w:rsidR="00902293" w:rsidRPr="009A301D" w14:paraId="61E6AF4C" w14:textId="77777777" w:rsidTr="00900166">
         <w:trPr>
           <w:trHeight w:val="443"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2264" w:type="dxa"/>
+            <w:tcW w:w="2695" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1E7DDF24" w14:textId="77777777" w:rsidR="00902293" w:rsidRPr="009A301D" w:rsidRDefault="00902293" w:rsidP="00662ECD">
             <w:pPr>
               <w:spacing w:line="400" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009A301D">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>機構地址</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5182" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5DE62A03" w14:textId="77777777" w:rsidR="00902293" w:rsidRPr="009A301D" w:rsidRDefault="00902293" w:rsidP="00662ECD">
+          <w:p w14:paraId="5DE62A03" w14:textId="77777777" w:rsidR="00902293" w:rsidRPr="00393D84" w:rsidRDefault="00902293" w:rsidP="00662ECD">
             <w:pPr>
               <w:spacing w:line="400" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00902293" w:rsidRPr="009A301D" w14:paraId="66494DD7" w14:textId="77777777" w:rsidTr="00662ECD">
+      <w:tr w:rsidR="00902293" w:rsidRPr="009A301D" w14:paraId="66494DD7" w14:textId="77777777" w:rsidTr="00900166">
         <w:trPr>
           <w:trHeight w:val="345"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2264" w:type="dxa"/>
+            <w:tcW w:w="2695" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="69DFDA43" w14:textId="77777777" w:rsidR="00902293" w:rsidRPr="009A301D" w:rsidRDefault="00902293" w:rsidP="00662ECD">
             <w:pPr>
               <w:spacing w:line="400" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009A301D">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>實驗室名稱</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5182" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4BC52C82" w14:textId="77777777" w:rsidR="00902293" w:rsidRPr="009A301D" w:rsidRDefault="00902293" w:rsidP="00662ECD">
+          <w:p w14:paraId="4BC52C82" w14:textId="77777777" w:rsidR="00902293" w:rsidRPr="00393D84" w:rsidRDefault="00902293" w:rsidP="00662ECD">
             <w:pPr>
               <w:spacing w:line="400" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00902293" w:rsidRPr="009A301D" w14:paraId="2C22A037" w14:textId="77777777" w:rsidTr="00662ECD">
+      <w:tr w:rsidR="00902293" w:rsidRPr="009A301D" w14:paraId="2C22A037" w14:textId="77777777" w:rsidTr="00900166">
         <w:trPr>
           <w:trHeight w:val="345"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2264" w:type="dxa"/>
+            <w:tcW w:w="2695" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="253C3069" w14:textId="77777777" w:rsidR="00902293" w:rsidRPr="009A301D" w:rsidRDefault="00902293" w:rsidP="00662ECD">
             <w:pPr>
               <w:spacing w:line="400" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009A301D">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>實驗室主管</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5182" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1119F6ED" w14:textId="77777777" w:rsidR="00902293" w:rsidRPr="009A301D" w:rsidRDefault="00902293" w:rsidP="00662ECD">
+          <w:p w14:paraId="1119F6ED" w14:textId="77777777" w:rsidR="00902293" w:rsidRPr="00393D84" w:rsidRDefault="00902293" w:rsidP="00662ECD">
             <w:pPr>
               <w:spacing w:line="400" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00902293" w:rsidRPr="009A301D" w14:paraId="38327C44" w14:textId="77777777" w:rsidTr="00662ECD">
+      <w:tr w:rsidR="00902293" w:rsidRPr="009A301D" w14:paraId="38327C44" w14:textId="77777777" w:rsidTr="00900166">
         <w:trPr>
           <w:trHeight w:val="345"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2264" w:type="dxa"/>
+            <w:tcW w:w="2695" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="476927B6" w14:textId="77777777" w:rsidR="00902293" w:rsidRPr="009A301D" w:rsidRDefault="00902293" w:rsidP="00662ECD">
             <w:pPr>
               <w:spacing w:line="400" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009A301D">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>實驗室地址</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5182" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="282540C5" w14:textId="77777777" w:rsidR="00902293" w:rsidRPr="009A301D" w:rsidRDefault="00902293" w:rsidP="00662ECD">
+          <w:p w14:paraId="282540C5" w14:textId="77777777" w:rsidR="00902293" w:rsidRPr="00393D84" w:rsidRDefault="00902293" w:rsidP="00662ECD">
             <w:pPr>
               <w:spacing w:line="400" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00902293" w:rsidRPr="009A301D" w14:paraId="339CA989" w14:textId="77777777" w:rsidTr="00662ECD">
+      <w:tr w:rsidR="00902293" w:rsidRPr="009A301D" w14:paraId="339CA989" w14:textId="77777777" w:rsidTr="00900166">
         <w:trPr>
           <w:trHeight w:val="345"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2264" w:type="dxa"/>
+            <w:tcW w:w="2695" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="03D6071C" w14:textId="77777777" w:rsidR="00902293" w:rsidRPr="009A301D" w:rsidRDefault="00902293" w:rsidP="00662ECD">
             <w:pPr>
               <w:spacing w:line="400" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009A301D">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>TAF</w:t>
             </w:r>
             <w:r w:rsidRPr="009A301D">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>認證編號</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5182" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="44DB7ECF" w14:textId="77777777" w:rsidR="00902293" w:rsidRPr="009A301D" w:rsidRDefault="00902293" w:rsidP="00662ECD">
+          <w:p w14:paraId="44DB7ECF" w14:textId="77777777" w:rsidR="00902293" w:rsidRPr="00393D84" w:rsidRDefault="00902293" w:rsidP="00662ECD">
             <w:pPr>
               <w:spacing w:line="400" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007B75BC" w:rsidRPr="009A301D" w14:paraId="7E4D10F5" w14:textId="77777777" w:rsidTr="00662ECD">
+      <w:tr w:rsidR="007B75BC" w:rsidRPr="009A301D" w14:paraId="7E4D10F5" w14:textId="77777777" w:rsidTr="00900166">
         <w:trPr>
           <w:trHeight w:val="345"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2264" w:type="dxa"/>
+            <w:tcW w:w="2695" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1C20BA8C" w14:textId="77777777" w:rsidR="007B75BC" w:rsidRPr="009A301D" w:rsidRDefault="00B63276" w:rsidP="00662ECD">
             <w:pPr>
               <w:spacing w:line="400" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009A301D">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>申請設備類別</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5182" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2EA1552B" w14:textId="77777777" w:rsidR="007B75BC" w:rsidRPr="009A301D" w:rsidRDefault="007B75BC" w:rsidP="00662ECD">
+          <w:p w14:paraId="2EA1552B" w14:textId="3BDA0BD5" w:rsidR="007B75BC" w:rsidRPr="00393D84" w:rsidRDefault="00393D84" w:rsidP="00662ECD">
             <w:pPr>
               <w:spacing w:line="400" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00393D84">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="ACB9CA" w:themeColor="text2" w:themeTint="66"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00393D84">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="ACB9CA" w:themeColor="text2" w:themeTint="66"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>例：</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00393D84">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="ACB9CA" w:themeColor="text2" w:themeTint="66"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>001</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00393D84">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="ACB9CA" w:themeColor="text2" w:themeTint="66"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>影像監控系統</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00393D84">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="ACB9CA" w:themeColor="text2" w:themeTint="66"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00393D84">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="ACB9CA" w:themeColor="text2" w:themeTint="66"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>有線網路攝影機</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00393D84">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="ACB9CA" w:themeColor="text2" w:themeTint="66"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007B75BC" w:rsidRPr="009A301D" w14:paraId="0B492F70" w14:textId="77777777" w:rsidTr="00662ECD">
+      <w:tr w:rsidR="007B75BC" w:rsidRPr="009A301D" w14:paraId="0B492F70" w14:textId="77777777" w:rsidTr="00900166">
         <w:trPr>
           <w:trHeight w:val="345"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2264" w:type="dxa"/>
+            <w:tcW w:w="2695" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6D908C00" w14:textId="293E3550" w:rsidR="007B75BC" w:rsidRPr="009A301D" w:rsidRDefault="007B75BC" w:rsidP="00662ECD">
+          <w:p w14:paraId="6D908C00" w14:textId="025B9D07" w:rsidR="007B75BC" w:rsidRPr="009A301D" w:rsidRDefault="007B75BC" w:rsidP="00662ECD">
             <w:pPr>
               <w:spacing w:line="400" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009A301D">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>適用</w:t>
             </w:r>
             <w:r w:rsidR="00662ECD" w:rsidRPr="009A301D">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>標準</w:t>
             </w:r>
             <w:r w:rsidRPr="009A301D">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
             <w:r w:rsidRPr="009A301D">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>技術指引名稱</w:t>
+              <w:t>技術指引</w:t>
+            </w:r>
+            <w:r w:rsidR="00900166">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>之編號及</w:t>
+            </w:r>
+            <w:r w:rsidR="00900166" w:rsidRPr="009A301D">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>名稱</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5182" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5D57C5B9" w14:textId="77777777" w:rsidR="007B75BC" w:rsidRPr="009A301D" w:rsidRDefault="007B75BC" w:rsidP="00662ECD">
+          <w:p w14:paraId="5D57C5B9" w14:textId="77777777" w:rsidR="007B75BC" w:rsidRPr="00393D84" w:rsidRDefault="007B75BC" w:rsidP="00662ECD">
             <w:pPr>
               <w:spacing w:line="400" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00902293" w:rsidRPr="009A301D" w14:paraId="0F6ADDF9" w14:textId="77777777" w:rsidTr="00902293">
+      <w:tr w:rsidR="00902293" w:rsidRPr="009A301D" w14:paraId="0F6ADDF9" w14:textId="77777777" w:rsidTr="00900166">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2264" w:type="dxa"/>
+            <w:tcW w:w="2695" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="11AD9E60" w14:textId="77777777" w:rsidR="00902293" w:rsidRPr="009A301D" w:rsidRDefault="00902293" w:rsidP="00902293">
             <w:pPr>
               <w:spacing w:line="400" w:lineRule="exact"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009A301D">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>認證連絡窗口</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5182" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4CA195AD" w14:textId="77777777" w:rsidR="00902293" w:rsidRPr="009A301D" w:rsidRDefault="00902293" w:rsidP="00902293">
+          <w:p w14:paraId="4CA195AD" w14:textId="77777777" w:rsidR="00902293" w:rsidRPr="00393D84" w:rsidRDefault="00902293" w:rsidP="00902293">
             <w:pPr>
               <w:spacing w:line="400" w:lineRule="exact"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009A301D">
+            <w:r w:rsidRPr="00393D84">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>姓名：</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6DF7EEA7" w14:textId="76F3ADBC" w:rsidR="00902293" w:rsidRPr="009A301D" w:rsidRDefault="00902293" w:rsidP="00902293">
+          <w:p w14:paraId="6DF7EEA7" w14:textId="76F3ADBC" w:rsidR="00902293" w:rsidRPr="00393D84" w:rsidRDefault="00902293" w:rsidP="00902293">
             <w:pPr>
               <w:spacing w:line="400" w:lineRule="exact"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009A301D">
+            <w:r w:rsidRPr="00393D84">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>電話：</w:t>
             </w:r>
-            <w:r w:rsidR="00662ECD" w:rsidRPr="009A301D">
+            <w:r w:rsidR="00662ECD" w:rsidRPr="00393D84">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">      </w:t>
             </w:r>
-            <w:r w:rsidR="00662ECD" w:rsidRPr="009A301D">
+            <w:r w:rsidR="00662ECD" w:rsidRPr="00393D84">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">    </w:t>
             </w:r>
-            <w:r w:rsidRPr="009A301D">
+            <w:r w:rsidRPr="00393D84">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>分機：</w:t>
             </w:r>
-            <w:r w:rsidRPr="009A301D">
+            <w:r w:rsidRPr="00393D84">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:br/>
             </w:r>
-            <w:r w:rsidRPr="009A301D">
+            <w:r w:rsidRPr="00393D84">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>傳真：</w:t>
             </w:r>
-            <w:r w:rsidR="00662ECD" w:rsidRPr="009A301D" w:rsidDel="00662ECD">
+            <w:r w:rsidR="00662ECD" w:rsidRPr="00393D84" w:rsidDel="00662ECD">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5B8B7095" w14:textId="77777777" w:rsidR="00902293" w:rsidRPr="009A301D" w:rsidRDefault="00902293" w:rsidP="00902293">
+          <w:p w14:paraId="5B8B7095" w14:textId="77777777" w:rsidR="00902293" w:rsidRPr="00393D84" w:rsidRDefault="00902293" w:rsidP="00902293">
             <w:pPr>
               <w:spacing w:line="400" w:lineRule="exact"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009A301D">
+            <w:r w:rsidRPr="00393D84">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>e-mail</w:t>
             </w:r>
-            <w:r w:rsidRPr="009A301D">
+            <w:r w:rsidRPr="00393D84">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="11D244C5" w14:textId="77777777" w:rsidR="00902293" w:rsidRPr="009A301D" w:rsidRDefault="00902293" w:rsidP="00902293">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:line="400" w:lineRule="exact"/>
         <w:ind w:leftChars="0"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4AA4EC98" w14:textId="77777777" w:rsidR="00902293" w:rsidRPr="009A301D" w:rsidRDefault="00902293" w:rsidP="00902293">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:line="400" w:lineRule="exact"/>
         <w:ind w:leftChars="0"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009A301D">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>申請機構同意並知悉「</w:t>
-[...17 lines deleted...]
-        <w:t>驗證制度認可實驗室」權利義務規章構成雙方權利義務規範。</w:t>
+        <w:t>申請機構同意並知悉「物聯網資安認驗證制度認可實驗室」權利義務規章構成雙方權利義務規範。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34155172" w14:textId="75B532B9" w:rsidR="00902293" w:rsidRPr="009A301D" w:rsidRDefault="00902293" w:rsidP="00902293">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:line="400" w:lineRule="exact"/>
         <w:ind w:leftChars="0"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009A301D">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>申請機構授權本申請書第一條所載之測試實驗室主管，代表申請機構及測試實驗室，並負監督測試實驗室遵守</w:t>
       </w:r>
       <w:r w:rsidR="0009111F">
@@ -957,102 +980,66 @@
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009A301D">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>申請機構同意本申請書第一條所載之資訊可供</w:t>
       </w:r>
       <w:r w:rsidR="0009111F">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>本部</w:t>
       </w:r>
       <w:r w:rsidRPr="009A301D">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>各項對外公告、通知服務、相關訊息寄送等用途，申請機構確認前述所載之實驗室主管及聯絡人已獲知且瞭解上述事項，並同意前述所列蒐集目的範圍內，合理蒐集、處理及利用前述資料。本申請書第一條所載之資訊有異動時，</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>各項對外公告、通知服務、相關訊息寄送等用途，申請機構確認前述所載之實驗室主管及聯絡人已獲知且瞭解上述事項，並同意前述所列蒐集目的範圍內，合理蒐集、處理及利用前述資料。本申請書第一條所載之資訊有異動時，將於異動發生日起</w:t>
+      </w:r>
       <w:r w:rsidRPr="009A301D">
         <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>15</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A301D">
+        <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>將於異動</w:t>
-[...41 lines deleted...]
-        <w:t>驗證制度記載事項異動申請書」，向</w:t>
+        <w:t>日內，填具「物聯網資安認驗證制度記載事項異動申請書」，向</w:t>
       </w:r>
       <w:r w:rsidR="0009111F">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>本部</w:t>
       </w:r>
       <w:r w:rsidRPr="009A301D">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>提出申請。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1AF66368" w14:textId="77777777" w:rsidR="00C253EB" w:rsidRPr="009A301D" w:rsidRDefault="00C253EB" w:rsidP="00C253EB">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="74DD9398" w14:textId="77777777" w:rsidR="00902293" w:rsidRPr="009A301D" w:rsidRDefault="00902293" w:rsidP="00902293">
       <w:pPr>
@@ -1248,396 +1235,393 @@
       </w:r>
       <w:r w:rsidRPr="009A301D">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>月</w:t>
       </w:r>
       <w:r w:rsidRPr="009A301D">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:r w:rsidRPr="009A301D">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>日</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2FC57840" w14:textId="77777777" w:rsidR="00B00A48" w:rsidRPr="00902293" w:rsidRDefault="00902293" w:rsidP="00902293">
+    <w:p w14:paraId="2FC57840" w14:textId="3E36E18C" w:rsidR="00B00A48" w:rsidRPr="00902293" w:rsidRDefault="00F349A4" w:rsidP="00F349A4">
       <w:pPr>
         <w:spacing w:line="400" w:lineRule="exact"/>
-        <w:rPr>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="009A301D">
+        <w:ind w:left="426" w:hangingChars="152" w:hanging="426"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>「</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="009A301D">
+        <w:t>※</w:t>
+      </w:r>
+      <w:r w:rsidR="00902293" w:rsidRPr="009A301D">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>物聯網資安認</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="009A301D">
+        <w:t>「物聯網資安認驗證制度實驗室」權利義務規章為本申請書之一部份，請併同本申請書用印</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>驗證制度實驗室」權利義務規章為本申請書之</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="009A301D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00902293" w:rsidRPr="009A301D">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>一</w:t>
-[...26 lines deleted...]
-        <w:t>申請書用印。</w:t>
+        <w:t>。</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00B00A48" w:rsidRPr="00902293" w:rsidSect="0009111F">
-      <w:headerReference w:type="default" r:id="rId7"/>
-      <w:footerReference w:type="default" r:id="rId8"/>
+      <w:headerReference w:type="default" r:id="rId8"/>
+      <w:footerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="1701" w:bottom="1276" w:left="1701" w:header="425" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="730C823E" w14:textId="77777777" w:rsidR="00A8652B" w:rsidRDefault="00A8652B" w:rsidP="00902293">
+    <w:p w14:paraId="318A2792" w14:textId="77777777" w:rsidR="00352273" w:rsidRDefault="00352273" w:rsidP="00902293">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4C9CECD6" w14:textId="77777777" w:rsidR="00A8652B" w:rsidRDefault="00A8652B" w:rsidP="00902293">
+    <w:p w14:paraId="1BDF7816" w14:textId="77777777" w:rsidR="00352273" w:rsidRDefault="00352273" w:rsidP="00902293">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="標楷體">
     <w:panose1 w:val="03000509000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="script"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="080E0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="新細明體">
     <w:altName w:val="PMingLiU"/>
     <w:panose1 w:val="02020500000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-850641856"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
-      <w:p w14:paraId="42D4E0CD" w14:textId="32233138" w:rsidR="000907C9" w:rsidRPr="0004675A" w:rsidRDefault="00072896">
+      <w:p w14:paraId="42D4E0CD" w14:textId="1418D37C" w:rsidR="00071601" w:rsidRPr="00AC0E3A" w:rsidRDefault="00C253EB">
         <w:pPr>
           <w:pStyle w:val="a6"/>
           <w:jc w:val="center"/>
           <w:rPr>
-            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
           </w:rPr>
         </w:pPr>
-        <w:r>
+        <w:r w:rsidRPr="00AC0E3A">
           <w:rPr>
-            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           </w:rPr>
-          <w:t>附錄</w:t>
+          <w:t>第</w:t>
         </w:r>
-        <w:r w:rsidR="00902293">
+        <w:r w:rsidRPr="00AC0E3A">
           <w:rPr>
-            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...11 lines deleted...]
-            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00C253EB" w:rsidRPr="00C253EB">
+        <w:r w:rsidRPr="00AC0E3A">
           <w:rPr>
-            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
           </w:rPr>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
-        <w:r w:rsidR="00C253EB" w:rsidRPr="00C253EB">
+        <w:r w:rsidRPr="00AC0E3A">
           <w:rPr>
-            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00C253EB" w:rsidRPr="00C253EB">
+        <w:r w:rsidRPr="00AC0E3A">
           <w:rPr>
-            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
             <w:lang w:val="zh-TW"/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
-        <w:r w:rsidR="00C253EB" w:rsidRPr="00C253EB">
+        <w:r w:rsidRPr="00AC0E3A">
           <w:rPr>
-            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
-        <w:r w:rsidR="00C253EB">
+        <w:r w:rsidRPr="00AC0E3A">
           <w:rPr>
-            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+            <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           </w:rPr>
           <w:t>頁</w:t>
+        </w:r>
+        <w:r w:rsidR="009D66A4" w:rsidRPr="00AC0E3A">
+          <w:rPr>
+            <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          </w:rPr>
+          <w:t>，</w:t>
+        </w:r>
+        <w:r w:rsidR="009D66A4" w:rsidRPr="00AC0E3A">
+          <w:rPr>
+            <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+            <w:caps/>
+          </w:rPr>
+          <w:t>共2頁</w:t>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
-  <w:p w14:paraId="7BC0F54E" w14:textId="77777777" w:rsidR="000907C9" w:rsidRPr="00322BDA" w:rsidRDefault="00A8652B" w:rsidP="00322BDA">
+  <w:p w14:paraId="7BC0F54E" w14:textId="77777777" w:rsidR="00071601" w:rsidRPr="00322BDA" w:rsidRDefault="00071601" w:rsidP="00322BDA">
     <w:pPr>
       <w:pStyle w:val="a6"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="67F862C4" w14:textId="77777777" w:rsidR="00A8652B" w:rsidRDefault="00A8652B" w:rsidP="00902293">
+    <w:p w14:paraId="4870E260" w14:textId="77777777" w:rsidR="00352273" w:rsidRDefault="00352273" w:rsidP="00902293">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5FF7AA9F" w14:textId="77777777" w:rsidR="00A8652B" w:rsidRDefault="00A8652B" w:rsidP="00902293">
+    <w:p w14:paraId="52CCCF08" w14:textId="77777777" w:rsidR="00352273" w:rsidRDefault="00352273" w:rsidP="00902293">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="3A59AAFA" w14:textId="2EF7234B" w:rsidR="00C253EB" w:rsidRDefault="00C253EB" w:rsidP="00C9664B">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="380441D1" w14:textId="040AA767" w:rsidR="00900166" w:rsidRDefault="00900166" w:rsidP="00900166">
     <w:pPr>
       <w:pStyle w:val="a4"/>
+      <w:wordWrap w:val="0"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r w:rsidRPr="00FE2324">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4C6D1C77" wp14:editId="10E9DED2">
-[...1 lines deleted...]
-          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4C6D1C77" wp14:editId="77F406F5">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="column">
+            <wp:posOffset>67310</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>142875</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="1695450" cy="167005"/>
+          <wp:effectExtent l="0" t="0" r="0" b="4445"/>
+          <wp:wrapTight wrapText="bothSides">
+            <wp:wrapPolygon edited="0">
+              <wp:start x="0" y="0"/>
+              <wp:lineTo x="0" y="19711"/>
+              <wp:lineTo x="21357" y="19711"/>
+              <wp:lineTo x="21357" y="0"/>
+              <wp:lineTo x="0" y="0"/>
+            </wp:wrapPolygon>
+          </wp:wrapTight>
           <wp:docPr id="39" name="Picture 11"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="11" name="Picture 11"/>
+                  <pic:cNvPr id="39" name="Picture 11"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
-                  <a:blip r:embed="rId1" cstate="print">
+                  <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
-                  <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="1851741" cy="504230"/>
+                    <a:ext cx="1695450" cy="167005"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
-        </wp:inline>
+          <wp14:sizeRelH relativeFrom="page">
+            <wp14:pctWidth>0</wp14:pctWidth>
+          </wp14:sizeRelH>
+          <wp14:sizeRelV relativeFrom="page">
+            <wp14:pctHeight>0</wp14:pctHeight>
+          </wp14:sizeRelV>
+        </wp:anchor>
       </w:drawing>
     </w:r>
-    <w:r w:rsidR="00C9664B" w:rsidRPr="00C9664B">
-[...9 lines deleted...]
-      <w:t>TAICS65-</w:t>
+  </w:p>
+  <w:p w14:paraId="3A59AAFA" w14:textId="4587C12D" w:rsidR="00C253EB" w:rsidRDefault="00C9664B" w:rsidP="00900166">
+    <w:pPr>
+      <w:pStyle w:val="a4"/>
+      <w:jc w:val="right"/>
+    </w:pPr>
+    <w:r w:rsidRPr="00C9664B">
+      <w:t xml:space="preserve"> TAICS65-</w:t>
     </w:r>
     <w:r w:rsidR="0009111F">
       <w:t>41</w:t>
     </w:r>
-    <w:r w:rsidR="00C9664B" w:rsidRPr="00C9664B">
+    <w:r w:rsidRPr="00C9664B">
       <w:t>-Form-</w:t>
     </w:r>
     <w:r w:rsidR="0009111F">
       <w:t>07</w:t>
+    </w:r>
+    <w:r w:rsidR="00900166">
+      <w:rPr>
+        <w:rFonts w:hint="eastAsia"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> V1.1</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="10734B4B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4C302E7C"/>
     <w:lvl w:ilvl="0" w:tplc="9EF0C546">
       <w:start w:val="1"/>
       <w:numFmt w:val="taiwaneseCountingThousand"/>
       <w:lvlText w:val="%1、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="480" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:vanish w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
@@ -1918,169 +1902,182 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6379" w:hanging="1418"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7087" w:hanging="1700"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="2121802380">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="483468526">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="1265770941">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="480"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00902293"/>
     <w:rsid w:val="00025AD0"/>
     <w:rsid w:val="00050475"/>
     <w:rsid w:val="00060FDA"/>
+    <w:rsid w:val="00066F51"/>
+    <w:rsid w:val="00071601"/>
     <w:rsid w:val="00072896"/>
     <w:rsid w:val="0009111F"/>
     <w:rsid w:val="000D23D5"/>
     <w:rsid w:val="00177993"/>
     <w:rsid w:val="00192CAC"/>
     <w:rsid w:val="001C66D3"/>
+    <w:rsid w:val="002101F4"/>
     <w:rsid w:val="002739E9"/>
+    <w:rsid w:val="00352273"/>
+    <w:rsid w:val="00393D84"/>
     <w:rsid w:val="0039618C"/>
+    <w:rsid w:val="003E777D"/>
     <w:rsid w:val="00445A65"/>
+    <w:rsid w:val="005D4965"/>
     <w:rsid w:val="00662ECD"/>
+    <w:rsid w:val="006B15D0"/>
     <w:rsid w:val="006E36FF"/>
     <w:rsid w:val="007B75BC"/>
+    <w:rsid w:val="00900166"/>
     <w:rsid w:val="00902293"/>
     <w:rsid w:val="009032A0"/>
     <w:rsid w:val="009A14B5"/>
     <w:rsid w:val="009A301D"/>
     <w:rsid w:val="009B0052"/>
+    <w:rsid w:val="009D66A4"/>
     <w:rsid w:val="00A36A03"/>
     <w:rsid w:val="00A8652B"/>
+    <w:rsid w:val="00AC0E3A"/>
     <w:rsid w:val="00AE1B43"/>
     <w:rsid w:val="00B00A48"/>
     <w:rsid w:val="00B372EC"/>
     <w:rsid w:val="00B63276"/>
+    <w:rsid w:val="00B67732"/>
     <w:rsid w:val="00B7576F"/>
     <w:rsid w:val="00C22442"/>
     <w:rsid w:val="00C253EB"/>
     <w:rsid w:val="00C545D2"/>
     <w:rsid w:val="00C76500"/>
     <w:rsid w:val="00C9664B"/>
     <w:rsid w:val="00D761C0"/>
     <w:rsid w:val="00DE1DA8"/>
     <w:rsid w:val="00F04DF0"/>
+    <w:rsid w:val="00F349A4"/>
     <w:rsid w:val="00F449AC"/>
     <w:rsid w:val="00F66C9D"/>
+    <w:rsid w:val="00FE3EFF"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-TW"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="2206CC8E"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{E946EAA4-47EB-4D27-B0A4-6642FB47FE39}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="zh-TW" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -2631,62 +2628,62 @@
     <w:unhideWhenUsed/>
     <w:rsid w:val="006E36FF"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="aa">
     <w:name w:val="註解方塊文字 字元"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="a9"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="006E36FF"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 佈景主題">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -2906,59 +2903,76 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1DE0155E-89E9-4BE5-B4E2-0CC97B2E3EC1}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>90</Words>
-  <Characters>515</Characters>
+  <Words>94</Words>
+  <Characters>538</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>4</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>604</CharactersWithSpaces>
+  <CharactersWithSpaces>631</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Lily001</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>